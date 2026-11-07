--- v0 (2026-09-20)
+++ v1 (2026-11-07)
@@ -87,546 +87,823 @@
   </si>
   <si>
     <t>10:00–11:00</t>
   </si>
   <si>
     <t>11:00–12:00</t>
   </si>
   <si>
     <t>12:00–13:00</t>
   </si>
   <si>
     <t>13:00–14:00</t>
   </si>
   <si>
     <t>14:00–15:00</t>
   </si>
   <si>
     <t>15:00–16:00</t>
   </si>
   <si>
     <t>16:00–17:00</t>
   </si>
   <si>
     <t>Yabancı Dil I
 YDZ101 · 2 saat
-Öğr. Gör. Melek SARAÇOĞLU · Çevrimiçi</t>
-[...4 lines deleted...]
-Prof. Dr. Mutlu Kundakçı · MD209</t>
+Çevrimiçi</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fizik I </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FFZ121 · 2 saat</t>
+    </r>
   </si>
   <si>
     <t>Elektrik-Elektronik Mühendisliğine Giriş
 MEL105 · 2 saat
-Prof. Dr. Bülent ÇAVUŞOĞLU · D3</t>
-[...4 lines deleted...]
-Prof. Dr. Tamer UĞUR · MD209</t>
+Prof. Dr. Bülent ÇAVUŞOĞLU · D16</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Matematik I </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FMT151 · 2 saat</t>
+    </r>
   </si>
   <si>
     <t>Atatürk İlkeleri ve İnkılap Tarihi I
 AIT101 · 2 saat
-Prof. Dr. İsmail EYYÜPOĞLU · Çevrimiçi</t>
-[...13 lines deleted...]
-MEL101 [3] · 3 saat
+Çevrimiçi</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Kimya </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">**</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FKM123 · 2 saat</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Kimya </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FKM123 · 3 saat</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fizik I </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FFZ121 · 3 saat</t>
+    </r>
+  </si>
+  <si>
+    <t>Bilgisayar Programlama 1 (A Grubu)
+MEL101 · 3 saat
 Öğr. Gör. Atakan ABUŞOĞLU · TRSE2</t>
   </si>
   <si>
-    <t>Bilgisayar Programlama I
-MEL101.2 [4] · 3 saat
+    <t>Bilgisayar Programlama 1 (B Grubu)
+MEL101.2 · 3 saat
 Öğr. Gör. Atakan ABUŞOĞLU · TRS3</t>
   </si>
   <si>
     <t>Bilgisayar Destekli Teknik Resim
-MEL103 [3] [4] · 3 saat
+MEL103 · 3 saat
 Dr. Öğr. Üyesi Emir ÇEPNİ · TRS1
 Doç. Dr. Miraç Dilruba GEYİKOĞLU · TRS2</t>
   </si>
   <si>
-    <t>Kimya
-[...3 lines deleted...]
-  <si>
     <t>AÇIKLAMALAR VE DİPNOTLAR</t>
   </si>
   <si>
     <t>Not: Ortak zorunlu derslerin bölüm dersiyle çakışması durumunda ortak zorunlu dersi başka bir bölümden alabilirsiniz.</t>
   </si>
   <si>
-    <t>[1] E Grubu</t>
-[...8 lines deleted...]
-    <t>[4] B Grubu</t>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">* </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Dersin sınıf bilgisi OBS üzerinden ilan edilmiştir.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">** </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="false"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Dersin gün ve saatini OBS üzerinden kontrol ediniz.</t>
+    </r>
   </si>
   <si>
     <t>Arş. Gör. Mustafa BULUT</t>
   </si>
   <si>
-    <t>BÖLÜM KOORDİNATÖRÜ</t>
+    <t>BÖLÜM DERS PROGRAMI KOORDİNATÖRÜ</t>
   </si>
   <si>
     <t>Prof. Dr. Abdullah BAŞÇİ</t>
   </si>
   <si>
     <t>BÖLÜM BAŞKANI</t>
   </si>
   <si>
     <t>Prof. Dr. Ahmet Ferhat BİNGÖL</t>
   </si>
   <si>
     <t>DEKAN</t>
   </si>
   <si>
     <t>Akademik Yıl: 2026-2027   ·   Yarıyıl: Güz   ·   Görünüm: 2. Sınıf</t>
   </si>
   <si>
     <t>Analog Elektronik
-MEL203 [2] [3] · 2 saat
+MEL203 · 2 saat
 Dr. Öğr. Üyesi Mesut ATASOYU · D11
 Doç. Dr. Ömer ÇOBAN · D13</t>
   </si>
   <si>
+    <t>Ölçme ve Enstrümantasyon
+MEL207.2 · 3 saat
+Dr. Öğr. Üyesi Kaan CAN · D12</t>
+  </si>
+  <si>
     <t>Türk Dili I
 TDZ101 · 2 saat
-Öğr. Gör. Yusuf Emirhan KARACA · Çevrimiçi</t>
-[...5 lines deleted...]
-Doç. Dr. Ömer ÇOBAN · D12</t>
+Çevrimiçi</t>
   </si>
   <si>
     <t>Elektrik Devre Laboratuvarı
-MEL209 [2] [3] · 2 saat
+MEL209 · 2 saat
 Dr. Öğr. Üyesi Merve ACAR · SayısalLab
 Doç. Dr. Emin Argun ORAL · EDTLab</t>
   </si>
   <si>
     <t>Sayısal Elektronik
-MEL211 [2] [3] · 3 saat
+MEL211 · 3 saat
 Prof. Dr. Tevhit KARACALI · D13
 Dr. Öğr. Üyesi Bahadır ÖZKILBAÇ · D4</t>
   </si>
   <si>
     <t>Sinyaller ve Sistemler
-MEL205 [2] [3] · 3 saat
+MEL205 · 3 saat
 Doç. Dr. Emin Argun ORAL · D13
 Prof. Dr. İbrahim Yücel ÖZBEK · D14</t>
   </si>
   <si>
     <t>Ölçme ve Enstrümantasyon
-MEL207 [2] [3] · 3 saat
-[...1 lines deleted...]
-Dr. Öğr. Üyesi Kaan CAN · D5</t>
+MEL207 · 3 saat
+Prof. Dr. Abdullah BAŞÇİ · D11</t>
   </si>
   <si>
     <t>Elektrik-Elektronik Mühendisliği Malzemeleri
-MEL201 [2] [3] · 3 saat
+MEL201 · 3 saat
 Dr. Öğr. Üyesi Merve ACAR · D11
 Prof. Dr. Hasan EFEOĞLU · D13</t>
   </si>
   <si>
-    <t>Diferansiyel Denklemler
-[...7 lines deleted...]
-    <t>[3] B Grubu</t>
+    <r>
+      <t xml:space="preserve">Diferansiyel Denklemler </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FMT171 · 3 saat</t>
+    </r>
   </si>
   <si>
     <t>Akademik Yıl: 2026-2027   ·   Yarıyıl: Güz   ·   Görünüm: 3. Sınıf</t>
   </si>
   <si>
     <t>Bilgisayar Ağları (Seçmeli I)
 MEL351 · 2 saat
 Prof. Dr. Bülent ÇAVUŞOĞLU · D3</t>
   </si>
   <si>
     <t>EM Dalga Teorisi
-MEL305 [1] [2] · 3 saat
+MEL305 · 3 saat
 Doç. Dr. Miraç Dilruba GEYİKOĞLU · D11
 Doç. Dr. Gökhan ÖZTÜRK · D12</t>
   </si>
   <si>
     <t>Elektromekanik Enerji Dönüşümü Temelleri
-MEL301 [1] [2] · 3 saat
+MEL301 · 3 saat
 Doç. Dr. Muhammed Fatih ÇORAPSIZ · D3
 Dr. Öğr. Üyesi Mehmet YILMAZ · D11</t>
   </si>
   <si>
     <t>Mikroişlemciler
-MEL307.2 [2] · 3 saat
+MEL307.2 · 3 saat
 Doç. Dr. Emin Argun ORAL · D4</t>
   </si>
   <si>
     <t>Mikroişlemciler
-MEL307 [1] · 3 saat
+MEL307 · 3 saat
 Dr. Öğr. Üyesi Tolga TURAY · D18</t>
   </si>
   <si>
     <t>Sayısal Devre Laboratuvarı
-MEL311 [1] [2] · 2 saat
+MEL311 · 2 saat
 Dr. Öğr. Üyesi Elif AKARSU · EDTLab
 Dr. Öğr. Üyesi Bahadır ÖZKILBAÇ · SayısalLab</t>
+  </si>
+  <si>
+    <t>USS-MÜH
+Üniversite Seçmeli Dersleri
+1 ders · Çevrimiçi · 2 saat</t>
   </si>
   <si>
     <t>LabView (Seçmeli I)
 MEL351.2 · 2 saat
 Doç. Dr. Ömer ÇOBAN · TRS2</t>
   </si>
   <si>
     <t>Kontrol Sistemlerine Giriş
-MEL303 [1] [2] · 3 saat
+MEL303 · 3 saat
 Prof. Dr. Abdullah BAŞÇİ · D5
 Dr. Öğr. Üyesi Kaan CAN · D4</t>
   </si>
   <si>
+    <t>Makine Öğrenmesi (Seçmeli I)
+MEL351.0 · 2 saat
+Dr. Öğr. Üyesi Tolga TURAY · D19</t>
+  </si>
+  <si>
     <t>Analog Haberleşme
-MEL309 [1] [2] · 3 saat
+MEL309 · 3 saat
 Doç. Dr. Onur Erdem KORKMAZ · D4
 Prof. Dr. İbrahim Yücel ÖZBEK · D3</t>
   </si>
   <si>
-    <t>[1] A Grubu</t>
-[...2 lines deleted...]
-    <t>[2] B Grubu</t>
+    <t>USS-MÜH
+Üniversite Seçmeli Dersleri
+38 ders · Çevrimiçi · 2 saat
+Temel İspanyolca — Muhammet Kaan YEŞİLYURT · D14</t>
   </si>
   <si>
     <t>Akademik Yıl: 2026-2027   ·   Yarıyıl: Güz   ·   Görünüm: 4. Sınıf</t>
   </si>
   <si>
     <t>Haberleşme Laboratuvarı
-MEL405 [1] · 2 saat
-Doç. Dr. Onur Erdem KORKMAZ · HaberleşmeLab</t>
+MEL405 · 2 saat
+Doç. Dr. Onur Erdem KORKMAZ · HLab</t>
   </si>
   <si>
     <t>Elektrik Makinaları Laboratuvarı
 MEL409 · 2 saat
 Dr. Öğr. Üyesi Mehmet YILMAZ · EMakLab
 Doç. Dr. Muhammed Fatih ÇORAPSIZ · EMakLab2</t>
   </si>
   <si>
     <t>Haberleşme Laboratuvarı
-MEL405.2 [2] · 2 saat
-Doç. Dr. Miraç Dilruba GEYİKOĞLU · HaberleşmeLab</t>
+MEL405.2 · 2 saat
+Doç. Dr. Miraç Dilruba GEYİKOĞLU · HLab</t>
   </si>
   <si>
     <t>Yeni Nesil Mobil Ağ Teknolojileri (Sektör Kampüste)
-SK6 · 3 saat
+SK6 · 2 saat
 Dr. Utku ÖZMAT · Çevrimiçi</t>
   </si>
   <si>
     <t>Yüksek Gerilim Teknik ve Tesisi
 MEL407 · 3 saat
 Doç. Dr. Muhammed Fatih ÇORAPSIZ · D5</t>
   </si>
   <si>
     <t>Seçmeli III (Katıhal Elektroniği)
 MEL451 · 2 saat
 Prof. Dr. Hasan EFEOĞLU · D11</t>
   </si>
   <si>
     <t>Seçmeli III (Aydınlatma Tekniği)
-MEL453 · 2 saat
+MEL451.2 · 2 saat
 Doç. Dr. Miraç Dilruba GEYİKOĞLU · TRS1</t>
   </si>
   <si>
     <t>Seçmeli Tasarım I
 MUH107 · 3 saat
 H. EFEOĞLU, İ. Yücel ÖZBEK, A. BAŞÇİ, E. Argun ORAL, G. ÖZTÜRK, M. Fatih ÇORAPSIZ, M. Dilruba GEYİKOĞLU, Ö. ÇOBAN, M. ATASOYU, M. ACAR, H. Kübra SAĞLAM, O. Erdem KORKMAZ, T. TURAY, E. ÇEPNİ, K. CAN, M. YILMAZ, E. AKARSU, B. ÖZKILBAÇ, A. ABUŞOĞLU · Çevrimiçi</t>
   </si>
   <si>
     <t>Mikrodalga Tekniği
 MEL401 · 3 saat
 Doç. Dr. Gökhan ÖZTÜRK · D3</t>
   </si>
   <si>
     <t>Kontrol Laboratuvarı
-MEL403 [1] [2] · 2 saat
+MEL403 · 2 saat
 Öğr. Gör. Atakan ABUŞOĞLU · KontrolLab
 Prof. Dr. Abdullah BAŞÇİ · KontrolLab2</t>
   </si>
   <si>
     <t>Üniversite Seçmeli Ders
 USD3 · 2 saat
 — · Çevrimiçi</t>
   </si>
   <si>
     <t>İş Sağlığı ve Güvenliği
 ISG101 · 2 saat
 Prof. Dr. Kadir BİLEN · Çevrimiçi</t>
   </si>
   <si>
+    <t>Üniversite Seçmeli Ders
+USD1 · 2 saat
+— · Çevrimiçi</t>
+  </si>
+  <si>
     <t>Akademik Yıl: 2026-2027   ·   Yarıyıl: Güz   ·   Görünüm: Tüm Bölüm Programı (Genel Görünüm)</t>
   </si>
   <si>
     <t>[1. Sınıf] Yabancı Dil I
 YDZ101 · 2 saat
-Öğr. Gör. Melek SARAÇOĞLU · Çevrimiçi</t>
+Çevrimiçi</t>
   </si>
   <si>
     <t>[2. Sınıf] Analog Elektronik
-MEL203 [3] [4] · 2 saat
+MEL203 · 2 saat
 Dr. Öğr. Üyesi Mesut ATASOYU · D11
 Doç. Dr. Ömer ÇOBAN · D13</t>
   </si>
   <si>
     <t>[3. Sınıf] Bilgisayar Ağları (Seçmeli I)
 MEL351 · 2 saat
 Prof. Dr. Bülent ÇAVUŞOĞLU · D3</t>
   </si>
   <si>
     <t>[4. Sınıf] Haberleşme Laboratuvarı
-MEL405 [3] · 2 saat
-[...5 lines deleted...]
-Prof. Dr. Mutlu Kundakçı · MD209</t>
+MEL405 · 2 saat
+Doç. Dr. Onur Erdem KORKMAZ · HLab</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">[1. Sınıf] Fizik I </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FFZ121 · 2 saat</t>
+    </r>
   </si>
   <si>
     <t>[3. Sınıf] EM Dalga Teorisi
-MEL305 [3] [4] · 3 saat
+MEL305 · 3 saat
 Doç. Dr. Miraç Dilruba GEYİKOĞLU · D11
 Doç. Dr. Gökhan ÖZTÜRK · D12</t>
   </si>
   <si>
     <t>[1. Sınıf] Elektrik-Elektronik Mühendisliğine Giriş
 MEL105 · 2 saat
-Prof. Dr. Bülent ÇAVUŞOĞLU · D3</t>
+Prof. Dr. Bülent ÇAVUŞOĞLU · D16</t>
   </si>
   <si>
     <t>[4. Sınıf] Elektrik Makinaları Laboratuvarı
 MEL409 · 2 saat
 Dr. Öğr. Üyesi Mehmet YILMAZ · EMakLab
 Doç. Dr. Muhammed Fatih ÇORAPSIZ · EMakLab2</t>
   </si>
   <si>
+    <t>[2. Sınıf] Ölçme ve Enstrümantasyon
+MEL207.2 · 3 saat
+Dr. Öğr. Üyesi Kaan CAN · D12</t>
+  </si>
+  <si>
     <t>[3. Sınıf] Elektromekanik Enerji Dönüşümü Temelleri
-MEL301 [3] [4] · 3 saat
+MEL301 · 3 saat
 Doç. Dr. Muhammed Fatih ÇORAPSIZ · D3
 Dr. Öğr. Üyesi Mehmet YILMAZ · D11</t>
   </si>
   <si>
     <t>[4. Sınıf] Haberleşme Laboratuvarı
-MEL405.2 [4] · 2 saat
-[...5 lines deleted...]
-Prof. Dr. Tamer UĞUR · MD209</t>
+MEL405.2 · 2 saat
+Doç. Dr. Miraç Dilruba GEYİKOĞLU · HLab</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">[1. Sınıf] Matematik I </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FMT151 · 2 saat</t>
+    </r>
   </si>
   <si>
     <t>[3. Sınıf] Mikroişlemciler
-MEL307.2 [4] · 3 saat
+MEL307.2 · 3 saat
 Doç. Dr. Emin Argun ORAL · D4</t>
   </si>
   <si>
     <t>[4. Sınıf] Yeni Nesil Mobil Ağ Teknolojileri (Sektör Kampüste)
-SK6 · 3 saat
+SK6 · 2 saat
 Dr. Utku ÖZMAT · Çevrimiçi</t>
   </si>
   <si>
     <t>[1. Sınıf] Atatürk İlkeleri ve İnkılap Tarihi I
 AIT101 · 2 saat
-Prof. Dr. İsmail EYYÜPOĞLU · Çevrimiçi</t>
+Çevrimiçi</t>
   </si>
   <si>
     <t>[2. Sınıf] Türk Dili I
 TDZ101 · 2 saat
-Öğr. Gör. Yusuf Emirhan KARACA · Çevrimiçi</t>
+Çevrimiçi</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">[1. Sınıf] Kimya </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">**</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FKM123 · 2 saat</t>
+    </r>
   </si>
   <si>
     <t>[3. Sınıf] Mikroişlemciler
-MEL307 [3] · 3 saat
+MEL307 · 3 saat
 Dr. Öğr. Üyesi Tolga TURAY · D18</t>
-  </si>
-[...4 lines deleted...]
-Doç. Dr. Ömer ÇOBAN · D12</t>
   </si>
   <si>
     <t>[4. Sınıf] Yüksek Gerilim Teknik ve Tesisi
 MEL407 · 3 saat
 Doç. Dr. Muhammed Fatih ÇORAPSIZ · D5</t>
   </si>
   <si>
-    <t>[1. Sınıf] Kimya
-[...1 lines deleted...]
-Prof. Dr. Kader DAĞCI KIRANŞAN · MD209</t>
+    <r>
+      <t xml:space="preserve">[1. Sınıf] Kimya </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FKM123 · 3 saat</t>
+    </r>
   </si>
   <si>
     <t>[3. Sınıf] Sayısal Devre Laboratuvarı
-MEL311 [3] [4] · 2 saat
+MEL311 · 2 saat
 Dr. Öğr. Üyesi Elif AKARSU · EDTLab
 Dr. Öğr. Üyesi Bahadır ÖZKILBAÇ · SayısalLab</t>
   </si>
   <si>
-    <t>[1. Sınıf] Fizik I
-[...1 lines deleted...]
-Prof. Dr. Mutlu Kundakçı · MD209</t>
+    <r>
+      <t xml:space="preserve">[1. Sınıf] Fizik I </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FFZ121 · 3 saat</t>
+    </r>
   </si>
   <si>
     <t>[2. Sınıf] Elektrik Devre Laboratuvarı
-MEL209 [3] [4] · 2 saat
+MEL209 · 2 saat
 Dr. Öğr. Üyesi Merve ACAR · SayısalLab
 Doç. Dr. Emin Argun ORAL · EDTLab</t>
   </si>
   <si>
     <t>[3. Sınıf] LabView (Seçmeli I)
 MEL351.2 · 2 saat
 Doç. Dr. Ömer ÇOBAN · TRS2</t>
   </si>
   <si>
     <t>[4. Sınıf] Seçmeli III (Katıhal Elektroniği)
 MEL451 · 2 saat
 Prof. Dr. Hasan EFEOĞLU · D11</t>
   </si>
   <si>
     <t>[2. Sınıf] Sayısal Elektronik
-MEL211 [3] [4] · 3 saat
+MEL211 · 3 saat
 Prof. Dr. Tevhit KARACALI · D13
 Dr. Öğr. Üyesi Bahadır ÖZKILBAÇ · D4</t>
   </si>
   <si>
     <t>[4. Sınıf] Seçmeli III (Aydınlatma Tekniği)
-MEL453 · 2 saat
+MEL451.2 · 2 saat
 Doç. Dr. Miraç Dilruba GEYİKOĞLU · TRS1</t>
   </si>
   <si>
     <t>[2. Sınıf] Sinyaller ve Sistemler
-MEL205 [3] [4] · 3 saat
+MEL205 · 3 saat
 Doç. Dr. Emin Argun ORAL · D13
 Prof. Dr. İbrahim Yücel ÖZBEK · D14</t>
   </si>
   <si>
     <t>[3. Sınıf] Kontrol Sistemlerine Giriş
-MEL303 [3] [4] · 3 saat
+MEL303 · 3 saat
 Prof. Dr. Abdullah BAŞÇİ · D5
 Dr. Öğr. Üyesi Kaan CAN · D4</t>
   </si>
   <si>
     <t>[4. Sınıf] Seçmeli Tasarım I
 MUH107 · 3 saat
 H. EFEOĞLU, İ. Yücel ÖZBEK, A. BAŞÇİ, E. Argun ORAL, G. ÖZTÜRK, M. Fatih ÇORAPSIZ, M. Dilruba GEYİKOĞLU, Ö. ÇOBAN, M. ATASOYU, M. ACAR, H. Kübra SAĞLAM, O. Erdem KORKMAZ, T. TURAY, E. ÇEPNİ, K. CAN, M. YILMAZ, E. AKARSU, B. ÖZKILBAÇ, A. ABUŞOĞLU · Çevrimiçi</t>
   </si>
   <si>
-    <t>[1. Sınıf] Bilgisayar Programlama I
-MEL101 [3] · 3 saat
+    <t>[1. Sınıf] Bilgisayar Programlama 1 (A Grubu)
+MEL101 · 3 saat
 Öğr. Gör. Atakan ABUŞOĞLU · TRSE2</t>
   </si>
   <si>
     <t>[2. Sınıf] Ölçme ve Enstrümantasyon
-MEL207 [3] [4] · 3 saat
-[...1 lines deleted...]
-Dr. Öğr. Üyesi Kaan CAN · D5</t>
+MEL207 · 3 saat
+Prof. Dr. Abdullah BAŞÇİ · D11</t>
+  </si>
+  <si>
+    <t>[3. Sınıf] Makine Öğrenmesi (Seçmeli I)
+MEL351.0 · 2 saat
+Dr. Öğr. Üyesi Tolga TURAY · D19</t>
   </si>
   <si>
     <t>[4. Sınıf] Mikrodalga Tekniği
 MEL401 · 3 saat
 Doç. Dr. Gökhan ÖZTÜRK · D3</t>
   </si>
   <si>
     <t>[2. Sınıf] Elektrik-Elektronik Mühendisliği Malzemeleri
-MEL201 [3] [4] · 3 saat
+MEL201 · 3 saat
 Dr. Öğr. Üyesi Merve ACAR · D11
 Prof. Dr. Hasan EFEOĞLU · D13</t>
   </si>
   <si>
     <t>[4. Sınıf] Kontrol Laboratuvarı
-MEL403 [3] [4] · 2 saat
+MEL403 · 2 saat
 Öğr. Gör. Atakan ABUŞOĞLU · KontrolLab
 Prof. Dr. Abdullah BAŞÇİ · KontrolLab2</t>
   </si>
   <si>
     <t>[4. Sınıf] Üniversite Seçmeli Ders
 USD3 · 2 saat
 — · Çevrimiçi</t>
   </si>
   <si>
-    <t>[2. Sınıf] Diferansiyel Denklemler
-[...5 lines deleted...]
-MEL101.2 [4] · 3 saat
+    <r>
+      <t xml:space="preserve">[2. Sınıf] Diferansiyel Denklemler </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FFDC2626"/>
+        <sz val="9"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+FMT171 · 3 saat</t>
+    </r>
+  </si>
+  <si>
+    <t>[1. Sınıf] Bilgisayar Programlama 1 (B Grubu)
+MEL101.2 · 3 saat
 Öğr. Gör. Atakan ABUŞOĞLU · TRS3</t>
   </si>
   <si>
     <t>[3. Sınıf] Analog Haberleşme
-MEL309 [3] [4] · 3 saat
+MEL309 · 3 saat
 Doç. Dr. Onur Erdem KORKMAZ · D4
 Prof. Dr. İbrahim Yücel ÖZBEK · D3</t>
   </si>
   <si>
     <t>[4. Sınıf] İş Sağlığı ve Güvenliği
 ISG101 · 2 saat
 Prof. Dr. Kadir BİLEN · Çevrimiçi</t>
   </si>
   <si>
     <t>[1. Sınıf] Bilgisayar Destekli Teknik Resim
-MEL103 [3] [4] · 3 saat
+MEL103 · 3 saat
 Dr. Öğr. Üyesi Emir ÇEPNİ · TRS1
 Doç. Dr. Miraç Dilruba GEYİKOĞLU · TRS2</t>
   </si>
   <si>
-    <t>[1. Sınıf] Kimya
-[...1 lines deleted...]
-Prof. Dr. Kader DAĞCI KIRANŞAN · FEN-FKL-LAB1</t>
+    <t>[4. Sınıf] Üniversite Seçmeli Ders
+USD1 · 2 saat
+— · Çevrimiçi</t>
   </si>
   <si>
     <t>Sınıf Renkleri:</t>
   </si>
   <si>
     <t>1. Sınıf</t>
   </si>
   <si>
     <t>2. Sınıf</t>
   </si>
   <si>
     <t>3. Sınıf</t>
   </si>
   <si>
     <t>4. Sınıf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="13">
     <font>
       <b val="0"/>
@@ -757,57 +1034,57 @@
       <patternFill patternType="solid">
         <fgColor rgb="FF1E3A8A"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8EDF6"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF8FAFC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE3E9F7"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFDEBDD"/>
+        <fgColor rgb="FFDFF0FA"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDFF0FA"/>
+        <fgColor rgb="FFFDEBDD"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE2F5EC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFCBD5E1"/>
       </left>
       <right style="thin">
         <color rgb="FFCBD5E1"/>
       </right>
@@ -825,113 +1102,110 @@
       </left>
       <right style="thin">
         <color rgb="FFCBD5E1"/>
       </right>
       <top style="thin">
         <color rgb="FFCBD5E1"/>
       </top>
       <bottom style="thin">
         <color rgb="FFCBD5E1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF475569"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="4" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="6" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="7" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="8" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="5" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="6" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="6" numFmtId="0" fillId="7" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="8" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="5" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="10" numFmtId="0" fillId="7" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="10" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="11" numFmtId="0" fillId="6" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+    <xf xfId="0" fontId="11" numFmtId="0" fillId="7" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="12" numFmtId="0" fillId="8" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b429fdd906c33c3014dc69797d3dc.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b429fdd906c33c3014dc69797d3dc.png"/></Relationships>
 </file>
@@ -1412,666 +1686,1005 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G27" sqref="G27"/>
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="38" customWidth="true" style="0"/>
-    <col min="3" max="3" width="38" customWidth="true" style="0"/>
-    <col min="4" max="4" width="38" customWidth="true" style="0"/>
+    <col min="3" max="3" width="25" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="38" customWidth="true" style="0"/>
     <col min="6" max="6" width="38" customWidth="true" style="0"/>
     <col min="7" max="7" width="38" customWidth="true" style="0"/>
+    <col min="8" max="8" width="38" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" customHeight="1" ht="22">
+    <row r="1" spans="1:8" customHeight="1" ht="22">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
-    </row>
-    <row r="2" spans="1:7" customHeight="1" ht="18">
+      <c r="H1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" customHeight="1" ht="18">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
-    </row>
-    <row r="3" spans="1:7" customHeight="1" ht="16">
+      <c r="H2" s="1"/>
+    </row>
+    <row r="3" spans="1:8" customHeight="1" ht="16">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
-    </row>
-    <row r="4" spans="1:7" customHeight="1" ht="8">
+      <c r="H3" s="1"/>
+    </row>
+    <row r="4" spans="1:8" customHeight="1" ht="8">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H4" s="1"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="D6" s="5"/>
+      <c r="E6" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="9" t="s">
+      <c r="F6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="9" t="s">
+      <c r="G6" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="9" t="s">
+      <c r="H6" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:7" customHeight="1" ht="52">
+    <row r="7" spans="1:8" customHeight="1" ht="52">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="11"/>
+      <c r="C7" s="10" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Matematik I </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FMT151 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+      <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
-    </row>
-    <row r="8" spans="1:7" customHeight="1" ht="52">
+      <c r="H7" s="11"/>
+    </row>
+    <row r="8" spans="1:8" customHeight="1" ht="52">
       <c r="A8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
-      <c r="D8" s="10" t="s">
-[...8 lines deleted...]
-    <row r="9" spans="1:7" customHeight="1" ht="52">
+      <c r="D8" s="7"/>
+      <c r="E8" s="10" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fizik I </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FFZ121 · 3 saat</t>
+          </r>
+        </is>
+      </c>
+      <c r="F8" s="11"/>
+      <c r="G8" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8" s="11"/>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="52">
       <c r="A9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="10" t="s">
-        <v>20</v>
+      <c r="B9" s="10" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fizik I </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FFZ121 · 2 saat</t>
+          </r>
+        </is>
       </c>
       <c r="C9" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="D9" s="10"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:7" customHeight="1" ht="52">
+      <c r="D9" s="7" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Kimya </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">**</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FKM123 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+      <c r="E9" s="10"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Kimya </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">**</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FKM123 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:8" customHeight="1" ht="52">
       <c r="A10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="10"/>
       <c r="C10" s="10"/>
-      <c r="D10" s="10"/>
-[...3 lines deleted...]
-      <c r="F10" s="10"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10" t="s">
+        <v>27</v>
+      </c>
       <c r="G10" s="10"/>
-    </row>
-    <row r="11" spans="1:7" customHeight="1" ht="52">
+      <c r="H10" s="10"/>
+    </row>
+    <row r="11" spans="1:8" customHeight="1" ht="52">
       <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C11" s="11"/>
-      <c r="D11" s="11"/>
-[...1 lines deleted...]
-      <c r="F11" s="11"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="10"/>
       <c r="G11" s="11"/>
-    </row>
-    <row r="12" spans="1:7" customHeight="1" ht="52">
+      <c r="H11" s="11"/>
+    </row>
+    <row r="12" spans="1:8" customHeight="1" ht="52">
       <c r="A12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="11"/>
-      <c r="D12" s="10" t="s">
-[...3 lines deleted...]
-      <c r="F12" s="11"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="10" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Matematik I </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FMT151 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+      <c r="F12" s="10"/>
       <c r="G12" s="11"/>
-    </row>
-    <row r="13" spans="1:7" customHeight="1" ht="52">
+      <c r="H12" s="10" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Kimya </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">**</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FKM123 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:8" customHeight="1" ht="52">
       <c r="A13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="11"/>
-      <c r="C13" s="10" t="s">
-[...9 lines deleted...]
-    <row r="14" spans="1:7" customHeight="1" ht="52">
+      <c r="C13" s="10" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Kimya </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FKM123 · 3 saat</t>
+          </r>
+        </is>
+      </c>
+      <c r="D13" s="7"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="10"/>
+    </row>
+    <row r="14" spans="1:8" customHeight="1" ht="52">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="10"/>
-      <c r="D14" s="11"/>
+      <c r="D14" s="7"/>
       <c r="E14" s="11"/>
-      <c r="F14" s="10"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" customHeight="1" ht="52">
+      <c r="F14" s="11"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Kimya </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">**</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FKM123 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:8" customHeight="1" ht="52">
       <c r="A15" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="10"/>
-      <c r="D15" s="11"/>
+      <c r="D15" s="7"/>
       <c r="E15" s="11"/>
-      <c r="F15" s="10"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:7">
+      <c r="F15" s="11"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" s="12" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
-[...10 lines deleted...]
-      <c r="A21" s="13" t="s">
+    <row r="19" spans="1:8">
+      <c r="A19" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">* </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Dersin sınıf bilgisi OBS üzerinden ilan edilmiştir.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">** </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Dersin gün ve saatini OBS üzerinden kontrol ediniz.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="B24" s="14" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="13" t="s">
+      <c r="E24" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="H24" s="14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="B25" s="15" t="s">
         <v>35</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="B27" s="15" t="s">
+      <c r="E25" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="D27" s="15" t="s">
+      <c r="H25" s="15" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="C1:G1"/>
-[...1 lines deleted...]
-    <mergeCell ref="C3:G3"/>
+    <mergeCell ref="C1:H1"/>
+    <mergeCell ref="C2:H2"/>
+    <mergeCell ref="C3:H3"/>
+    <mergeCell ref="C6:D6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
-    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="C7:D8"/>
     <mergeCell ref="C9:C10"/>
-    <mergeCell ref="C13:C15"/>
-[...10 lines deleted...]
-    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="C13:D15"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F10:F12"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="G13:G15"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A20:H20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F26" sqref="F26"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="38" customWidth="true" style="0"/>
     <col min="3" max="3" width="38" customWidth="true" style="0"/>
     <col min="4" max="4" width="38" customWidth="true" style="0"/>
     <col min="5" max="5" width="38" customWidth="true" style="0"/>
     <col min="6" max="6" width="38" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="22">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="18">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="16">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="4" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="8">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="52">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="52">
       <c r="A8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="10" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="E8" s="11"/>
-      <c r="F8" s="10" t="s">
-        <v>51</v>
+      <c r="F8" s="10" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Diferansiyel Denklemler </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FMT171 · 3 saat</t>
+          </r>
+        </is>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="52">
       <c r="A9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D9" s="10"/>
       <c r="E9" s="11"/>
       <c r="F9" s="10"/>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="52">
       <c r="A10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="10"/>
       <c r="D10" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="10" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F10" s="10"/>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="52">
       <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="10" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D11" s="10"/>
       <c r="E11" s="10"/>
       <c r="F11" s="11"/>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="52">
       <c r="A12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="11"/>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="52">
       <c r="A13" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="11"/>
+      <c r="B13" s="10" t="s">
+        <v>42</v>
+      </c>
       <c r="C13" s="11"/>
       <c r="D13" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="10" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F13" s="11"/>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="52">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="11"/>
+      <c r="B14" s="10"/>
       <c r="C14" s="11"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
       <c r="F14" s="11"/>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="52">
       <c r="A15" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="11"/>
+      <c r="B15" s="10"/>
       <c r="C15" s="11"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="11"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:6">
-      <c r="A19" s="13" t="s">
-[...14 lines deleted...]
-      <c r="B25" s="14" t="s">
+      <c r="A19" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">* </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Dersin sınıf bilgisi OBS üzerinden ilan edilmiştir.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="B23" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="D25" s="14" t="s">
+      <c r="F23" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="F25" s="14" t="s">
-[...4 lines deleted...]
-      <c r="B26" s="15" t="s">
+    </row>
+    <row r="24" spans="1:6">
+      <c r="B24" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="D26" s="15" t="s">
+      <c r="F24" s="15" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B13:B15"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="D10:D12"/>
     <mergeCell ref="D13:D15"/>
     <mergeCell ref="E10:E12"/>
     <mergeCell ref="E13:E15"/>
     <mergeCell ref="F8:F10"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
-    <mergeCell ref="A20:F20"/>
-    <mergeCell ref="A21:F21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G25"/>
+  <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G25" sqref="G25"/>
+      <selection activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="38" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="38" customWidth="true" style="0"/>
     <col min="6" max="6" width="38" customWidth="true" style="0"/>
     <col min="7" max="7" width="38" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="22">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="18">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="16">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="4" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="8">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
@@ -2080,1123 +2693,1448 @@
         <v>6</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="8"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D8" s="8"/>
       <c r="E8" s="10" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="F8" s="11"/>
       <c r="G8" s="10" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="8"/>
       <c r="E9" s="10"/>
       <c r="F9" s="11"/>
       <c r="G9" s="10"/>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="7" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="10"/>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="11"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
-      <c r="F11" s="11"/>
+      <c r="F11" s="10" t="s">
+        <v>60</v>
+      </c>
       <c r="G11" s="11"/>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="11"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
-      <c r="F12" s="11"/>
+      <c r="F12" s="10"/>
       <c r="G12" s="11"/>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="8"/>
       <c r="E13" s="10" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="D14" s="7"/>
+        <v>56</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>57</v>
+      </c>
       <c r="E14" s="10"/>
       <c r="F14" s="11"/>
-      <c r="G14" s="11"/>
+      <c r="G14" s="10" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="7"/>
       <c r="E15" s="10"/>
       <c r="F15" s="11"/>
-      <c r="G15" s="11"/>
+      <c r="G15" s="10"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
-[...10 lines deleted...]
-      <c r="B24" s="14" t="s">
+    <row r="22" spans="1:7">
+      <c r="B22" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="D24" s="14" t="s">
+      <c r="G22" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="G24" s="14" t="s">
-[...4 lines deleted...]
-      <c r="B25" s="15" t="s">
+    </row>
+    <row r="23" spans="1:7">
+      <c r="B23" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="D25" s="15" t="s">
+      <c r="G23" s="15" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="C2:G2"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="B13:B15"/>
     <mergeCell ref="C8:C10"/>
     <mergeCell ref="D10:D12"/>
-    <mergeCell ref="C14:D15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="E13:E15"/>
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="G8:G10"/>
+    <mergeCell ref="G14:G15"/>
     <mergeCell ref="A18:G18"/>
-    <mergeCell ref="A19:G19"/>
-    <mergeCell ref="A20:G20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F25" sqref="F25"/>
+      <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="38" customWidth="true" style="0"/>
     <col min="3" max="3" width="38" customWidth="true" style="0"/>
     <col min="4" max="4" width="38" customWidth="true" style="0"/>
     <col min="5" max="5" width="38" customWidth="true" style="0"/>
     <col min="6" max="6" width="38" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="22">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="18">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="16">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="4" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
     </row>
     <row r="4" spans="1:6" customHeight="1" ht="8">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="52">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="F7" s="10" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="52">
       <c r="A8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C8" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C8" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="10" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="52">
       <c r="A9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="52">
       <c r="A10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="11"/>
-      <c r="C10" s="10"/>
+      <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="10"/>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="52">
       <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="10" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D11" s="11"/>
       <c r="E11" s="10" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="F11" s="11"/>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="52">
       <c r="A12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E12" s="10"/>
       <c r="F12" s="11"/>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="52">
       <c r="A13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
       <c r="F13" s="11"/>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="52">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="F14" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="F14" s="11"/>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="52">
       <c r="A15" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="10"/>
-      <c r="F15" s="11"/>
+      <c r="F15" s="10"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="12" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="13" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
-[...10 lines deleted...]
-      <c r="B24" s="14" t="s">
+    <row r="22" spans="1:6">
+      <c r="B22" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="D24" s="14" t="s">
+      <c r="F22" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="F24" s="14" t="s">
-[...4 lines deleted...]
-      <c r="B25" s="15" t="s">
+    </row>
+    <row r="23" spans="1:6">
+      <c r="B23" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="D25" s="15" t="s">
+      <c r="F23" s="15" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B13:B14"/>
-    <mergeCell ref="C8:C10"/>
+    <mergeCell ref="C8:C9"/>
     <mergeCell ref="C11:C13"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="E11:E13"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="F9:F10"/>
+    <mergeCell ref="F14:F15"/>
     <mergeCell ref="A18:F18"/>
-    <mergeCell ref="A19:F19"/>
-    <mergeCell ref="A20:F20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V29"/>
+  <dimension ref="A1:W27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="V29" sqref="V29"/>
+      <selection activeCell="W27" sqref="W27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" customWidth="true" style="0"/>
     <col min="10" max="10" width="25" customWidth="true" style="0"/>
     <col min="11" max="11" width="25" customWidth="true" style="0"/>
     <col min="12" max="12" width="25" customWidth="true" style="0"/>
     <col min="13" max="13" width="25" customWidth="true" style="0"/>
     <col min="14" max="14" width="25" customWidth="true" style="0"/>
     <col min="15" max="15" width="25" customWidth="true" style="0"/>
     <col min="16" max="16" width="25" customWidth="true" style="0"/>
     <col min="17" max="17" width="25" customWidth="true" style="0"/>
     <col min="18" max="18" width="25" customWidth="true" style="0"/>
     <col min="19" max="19" width="25" customWidth="true" style="0"/>
     <col min="20" max="20" width="25" customWidth="true" style="0"/>
     <col min="21" max="21" width="25" customWidth="true" style="0"/>
-    <col min="22" max="22" width="38" customWidth="true" style="0"/>
+    <col min="22" max="22" width="25" customWidth="true" style="0"/>
+    <col min="23" max="23" width="38" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" customHeight="1" ht="22">
+    <row r="1" spans="1:23" customHeight="1" ht="22">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
-    </row>
-    <row r="2" spans="1:22" customHeight="1" ht="18">
+      <c r="W1" s="1"/>
+    </row>
+    <row r="2" spans="1:23" customHeight="1" ht="18">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
-    </row>
-    <row r="3" spans="1:22" customHeight="1" ht="16">
+      <c r="W2" s="1"/>
+    </row>
+    <row r="3" spans="1:23" customHeight="1" ht="16">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
-    </row>
-    <row r="4" spans="1:22" customHeight="1" ht="8">
+      <c r="W3" s="1"/>
+    </row>
+    <row r="4" spans="1:23" customHeight="1" ht="8">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W4" s="1"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="9" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
-      <c r="R6" s="9" t="s">
+      <c r="R6" s="5"/>
+      <c r="S6" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
-      <c r="V6" s="9" t="s">
+      <c r="V6" s="5"/>
+      <c r="W6" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:22" customHeight="1" ht="52">
+    <row r="7" spans="1:23" customHeight="1" ht="52">
       <c r="A7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
-      <c r="F7" s="20" t="s">
-        <v>90</v>
+      <c r="F7" s="20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">[1. Sınıf] Matematik I </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FMT151 · 2 saat</t>
+          </r>
+        </is>
       </c>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
       <c r="J7" s="8"/>
       <c r="K7" s="11"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
-      <c r="O7" s="23" t="s">
-        <v>108</v>
+      <c r="O7" s="22" t="s">
+        <v>107</v>
       </c>
       <c r="P7" s="19"/>
       <c r="Q7" s="19"/>
-      <c r="R7" s="23" t="s">
+      <c r="R7" s="19"/>
+      <c r="S7" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="S7" s="8"/>
       <c r="T7" s="8"/>
       <c r="U7" s="8"/>
-      <c r="V7" s="11"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:22" customHeight="1" ht="52">
+      <c r="V7" s="8"/>
+      <c r="W7" s="11"/>
+    </row>
+    <row r="8" spans="1:23" customHeight="1" ht="52">
       <c r="A8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="20"/>
-      <c r="C8" s="18" t="s">
+      <c r="C8" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>80</v>
+      </c>
+      <c r="E8" s="19" t="s">
         <v>81</v>
       </c>
-      <c r="D8" s="17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="20"/>
-      <c r="G8" s="17" t="s">
+      <c r="G8" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="H8" s="19" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
-      <c r="K8" s="20" t="s">
+      <c r="K8" s="20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">[1. Sınıf] Fizik I </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FFZ121 · 3 saat</t>
+          </r>
+        </is>
+      </c>
+      <c r="L8" s="17" t="s">
         <v>100</v>
       </c>
-      <c r="L8" s="18" t="s">
+      <c r="M8" s="18" t="s">
         <v>101</v>
       </c>
-      <c r="M8" s="17" t="s">
+      <c r="N8" s="19" t="s">
         <v>102</v>
       </c>
-      <c r="N8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="O8" s="23"/>
+      <c r="O8" s="22"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
-      <c r="R8" s="23"/>
-[...3 lines deleted...]
-      <c r="T8" s="16" t="s">
+      <c r="R8" s="19"/>
+      <c r="S8" s="22"/>
+      <c r="T8" s="17" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">[2. Sınıf] Diferansiyel Denklemler </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FMT171 · 3 saat</t>
+          </r>
+        </is>
+      </c>
+      <c r="U8" s="16" t="s">
         <v>116</v>
       </c>
-      <c r="U8" s="17" t="s">
+      <c r="V8" s="18" t="s">
         <v>117</v>
       </c>
-      <c r="V8" s="11"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:22" customHeight="1" ht="52">
+      <c r="W8" s="11"/>
+    </row>
+    <row r="9" spans="1:23" customHeight="1" ht="52">
       <c r="A9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="20" t="s">
-[...3 lines deleted...]
-      <c r="D9" s="17"/>
+      <c r="B9" s="20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">[1. Sınıf] Fizik I </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FFZ121 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+      <c r="C9" s="17"/>
+      <c r="D9" s="18"/>
       <c r="E9" s="19"/>
       <c r="F9" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="G9" s="18"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="17" t="s">
         <v>93</v>
       </c>
-      <c r="G9" s="17"/>
-[...4 lines deleted...]
-      <c r="J9" s="8"/>
+      <c r="J9" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">[1. Sınıf] Kimya </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">**</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FKM123 · 2 saat</t>
+          </r>
+        </is>
+      </c>
       <c r="K9" s="20"/>
-      <c r="L9" s="18"/>
-      <c r="M9" s="17"/>
+      <c r="L9" s="17"/>
+      <c r="M9" s="18"/>
       <c r="N9" s="19"/>
-      <c r="O9" s="23"/>
+      <c r="O9" s="22"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="19"/>
-      <c r="R9" s="23" t="s">
+      <c r="R9" s="19"/>
+      <c r="S9" s="22" t="s">
         <v>118</v>
       </c>
-      <c r="S9" s="18"/>
-[...6 lines deleted...]
-    <row r="10" spans="1:22" customHeight="1" ht="52">
+      <c r="T9" s="17"/>
+      <c r="U9" s="16"/>
+      <c r="V9" s="18"/>
+      <c r="W9" s="20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">[1. Sınıf] Kimya </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">**</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FKM123 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:23" customHeight="1" ht="52">
       <c r="A10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="20"/>
-      <c r="C10" s="17" t="s">
-        <v>85</v>
+      <c r="C10" s="18" t="s">
+        <v>83</v>
       </c>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="20"/>
-      <c r="G10" s="17"/>
-[...2 lines deleted...]
-      <c r="J10" s="17" t="s">
+      <c r="G10" s="18"/>
+      <c r="H10" s="18" t="s">
         <v>95</v>
       </c>
+      <c r="I10" s="17"/>
+      <c r="J10" s="16"/>
       <c r="K10" s="20"/>
-      <c r="L10" s="18" t="s">
-        <v>104</v>
+      <c r="L10" s="17" t="s">
+        <v>103</v>
       </c>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="P10" s="17" t="s">
         <v>109</v>
       </c>
-      <c r="P10" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q10" s="8"/>
-      <c r="R10" s="23"/>
-[...5 lines deleted...]
-    <row r="11" spans="1:22" customHeight="1" ht="52">
+      <c r="R10" s="8"/>
+      <c r="S10" s="22"/>
+      <c r="T10" s="17"/>
+      <c r="U10" s="16"/>
+      <c r="V10" s="18"/>
+      <c r="W10" s="20"/>
+    </row>
+    <row r="11" spans="1:23" customHeight="1" ht="52">
       <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="20" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="C11" s="17"/>
+        <v>84</v>
+      </c>
+      <c r="C11" s="18"/>
       <c r="D11" s="19" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E11" s="8"/>
-      <c r="F11" s="22" t="s">
+      <c r="F11" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="G11" s="19" t="s">
         <v>96</v>
       </c>
-      <c r="G11" s="19" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="8"/>
+      <c r="H11" s="18"/>
       <c r="I11" s="8"/>
-      <c r="J11" s="17"/>
+      <c r="J11" s="8"/>
       <c r="K11" s="11"/>
-      <c r="L11" s="18"/>
+      <c r="L11" s="17"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="20"/>
-      <c r="P11" s="18"/>
-      <c r="Q11" s="19" t="s">
+      <c r="P11" s="17"/>
+      <c r="Q11" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="R11" s="19" t="s">
         <v>111</v>
       </c>
-      <c r="R11" s="11"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="11"/>
       <c r="T11" s="8"/>
       <c r="U11" s="8"/>
-      <c r="V11" s="11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:22" customHeight="1" ht="52">
+      <c r="V11" s="8"/>
+      <c r="W11" s="11"/>
+    </row>
+    <row r="12" spans="1:23" customHeight="1" ht="52">
       <c r="A12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="20"/>
-      <c r="C12" s="17"/>
+      <c r="C12" s="18"/>
       <c r="D12" s="19"/>
       <c r="E12" s="8"/>
-      <c r="F12" s="22"/>
+      <c r="F12" s="21"/>
       <c r="G12" s="19"/>
-      <c r="H12" s="8"/>
+      <c r="H12" s="18"/>
       <c r="I12" s="8"/>
-      <c r="J12" s="17"/>
-[...3 lines deleted...]
-      <c r="L12" s="18"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">[1. Sınıf] Matematik I </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FMT151 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+      <c r="L12" s="17"/>
       <c r="M12" s="19" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="N12" s="8"/>
       <c r="O12" s="20"/>
-      <c r="P12" s="18"/>
-[...2 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="P12" s="17"/>
+      <c r="Q12" s="18"/>
+      <c r="R12" s="19"/>
+      <c r="S12" s="11"/>
       <c r="T12" s="8"/>
       <c r="U12" s="8"/>
-      <c r="V12" s="11"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:22" customHeight="1" ht="52">
+      <c r="V12" s="8"/>
+      <c r="W12" s="20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">[1. Sınıf] Kimya </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">**</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FKM123 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:23" customHeight="1" ht="52">
       <c r="A13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="C13" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="D13" s="19" t="s">
         <v>88</v>
       </c>
-      <c r="C13" s="17"/>
-[...2 lines deleted...]
-      </c>
       <c r="E13" s="19"/>
-      <c r="F13" s="20" t="s">
-        <v>98</v>
+      <c r="F13" s="20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">[1. Sınıf] Kimya </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FKM123 · 3 saat</t>
+          </r>
+        </is>
       </c>
       <c r="G13" s="19"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="20"/>
-      <c r="L13" s="18" t="s">
+      <c r="L13" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="M13" s="19"/>
+      <c r="N13" s="18" t="s">
         <v>106</v>
       </c>
-      <c r="M13" s="19"/>
-[...3 lines deleted...]
-      <c r="O13" s="22" t="s">
+      <c r="O13" s="21" t="s">
         <v>112</v>
       </c>
       <c r="P13" s="8"/>
-      <c r="Q13" s="19"/>
-      <c r="R13" s="20" t="s">
+      <c r="Q13" s="8"/>
+      <c r="R13" s="19"/>
+      <c r="S13" s="20" t="s">
         <v>119</v>
       </c>
-      <c r="S13" s="16"/>
-[...4 lines deleted...]
-    <row r="14" spans="1:22" customHeight="1" ht="52">
+      <c r="T13" s="8"/>
+      <c r="U13" s="8"/>
+      <c r="V13" s="8"/>
+      <c r="W13" s="20"/>
+    </row>
+    <row r="14" spans="1:23" customHeight="1" ht="52">
       <c r="A14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="21"/>
-      <c r="C14" s="17"/>
+      <c r="C14" s="18"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="20"/>
-      <c r="G14" s="17" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="8"/>
+      <c r="G14" s="18" t="s">
+        <v>98</v>
+      </c>
+      <c r="H14" s="18" t="s">
+        <v>57</v>
+      </c>
       <c r="I14" s="8"/>
       <c r="J14" s="8"/>
       <c r="K14" s="11"/>
-      <c r="L14" s="18"/>
+      <c r="L14" s="17"/>
       <c r="M14" s="8"/>
-      <c r="N14" s="17"/>
-      <c r="O14" s="22"/>
+      <c r="N14" s="18"/>
+      <c r="O14" s="21"/>
       <c r="P14" s="19" t="s">
         <v>113</v>
       </c>
       <c r="Q14" s="8"/>
-      <c r="R14" s="20"/>
-[...5 lines deleted...]
-    <row r="15" spans="1:22" customHeight="1" ht="52">
+      <c r="R14" s="8"/>
+      <c r="S14" s="20"/>
+      <c r="T14" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="U14" s="18" t="s">
+        <v>62</v>
+      </c>
+      <c r="V14" s="18"/>
+      <c r="W14" s="20" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">[1. Sınıf] Kimya </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">*</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">**</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+FKM123 · 2 saat</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:23" customHeight="1" ht="52">
       <c r="A15" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="21"/>
-      <c r="C15" s="17"/>
+      <c r="C15" s="18"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="20"/>
-      <c r="G15" s="17"/>
-      <c r="H15" s="8"/>
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="11"/>
-      <c r="L15" s="18"/>
+      <c r="L15" s="17"/>
       <c r="M15" s="8"/>
-      <c r="N15" s="17"/>
-      <c r="O15" s="22"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="21"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="8"/>
-      <c r="R15" s="20"/>
-[...6 lines deleted...]
-      <c r="A17" s="24" t="s">
+      <c r="R15" s="8"/>
+      <c r="S15" s="20"/>
+      <c r="T15" s="19"/>
+      <c r="U15" s="18"/>
+      <c r="V15" s="18"/>
+      <c r="W15" s="20"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="23" t="s">
         <v>121</v>
       </c>
-      <c r="B17" s="25" t="s">
+      <c r="B17" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="C17" s="26" t="s">
+      <c r="C17" s="25" t="s">
         <v>123</v>
       </c>
-      <c r="D17" s="27" t="s">
+      <c r="D17" s="26" t="s">
         <v>124</v>
       </c>
-      <c r="E17" s="28" t="s">
+      <c r="E17" s="27" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" s="12" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" s="13" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="21" spans="1:22">
-[...10 lines deleted...]
-      <c r="A23" s="13" t="s">
+    <row r="21" spans="1:23">
+      <c r="A21" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">* </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Dersin sınıf bilgisi OBS üzerinden ilan edilmiştir.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FFDC2626"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">** </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="false"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="9"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Dersin gün ve saatini OBS üzerinden kontrol ediniz.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="B26" s="14" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="13" t="s">
+      <c r="L26" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="W26" s="14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="B27" s="15" t="s">
         <v>35</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="B29" s="15" t="s">
+      <c r="L27" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="L29" s="15" t="s">
+      <c r="W27" s="15" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="C1:V1"/>
-[...1 lines deleted...]
-    <mergeCell ref="C3:V3"/>
+    <mergeCell ref="C1:W1"/>
+    <mergeCell ref="C2:W2"/>
+    <mergeCell ref="C3:W3"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:J6"/>
     <mergeCell ref="K6:N6"/>
-    <mergeCell ref="O6:Q6"/>
-    <mergeCell ref="R6:U6"/>
+    <mergeCell ref="O6:R6"/>
+    <mergeCell ref="S6:V6"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E8:E9"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C10:C12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="D11:D12"/>
-    <mergeCell ref="B13:C15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="C13:C15"/>
     <mergeCell ref="D13:E14"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G8:G10"/>
-    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="H8:H9"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="I9:I10"/>
-    <mergeCell ref="J10:J12"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="H10:H12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G13"/>
     <mergeCell ref="F13:F15"/>
     <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
     <mergeCell ref="K8:K10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="M8:M9"/>
     <mergeCell ref="N8:N9"/>
     <mergeCell ref="L10:L12"/>
     <mergeCell ref="K12:K13"/>
     <mergeCell ref="M12:M13"/>
     <mergeCell ref="L13:L15"/>
     <mergeCell ref="N13:N15"/>
-    <mergeCell ref="O7:Q9"/>
+    <mergeCell ref="O7:R9"/>
     <mergeCell ref="O10:O12"/>
     <mergeCell ref="P10:P12"/>
-    <mergeCell ref="Q11:Q13"/>
+    <mergeCell ref="Q11:Q12"/>
+    <mergeCell ref="R11:R13"/>
     <mergeCell ref="O13:O15"/>
     <mergeCell ref="P14:P15"/>
-    <mergeCell ref="R7:R8"/>
-    <mergeCell ref="S8:S10"/>
+    <mergeCell ref="S7:S8"/>
     <mergeCell ref="T8:T10"/>
     <mergeCell ref="U8:U10"/>
-    <mergeCell ref="R9:R10"/>
-[...6 lines deleted...]
-    <mergeCell ref="A24:V24"/>
+    <mergeCell ref="V8:V10"/>
+    <mergeCell ref="S9:S10"/>
+    <mergeCell ref="S13:S15"/>
+    <mergeCell ref="T14:T15"/>
+    <mergeCell ref="U14:V15"/>
+    <mergeCell ref="W9:W10"/>
+    <mergeCell ref="W12:W13"/>
+    <mergeCell ref="W14:W15"/>
+    <mergeCell ref="A20:W20"/>
+    <mergeCell ref="A21:W21"/>
+    <mergeCell ref="A22:W22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>